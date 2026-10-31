--- v0 (2026-06-30)
+++ v1 (2026-10-31)
@@ -120,51 +120,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">星象</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">尋找四季星空與方位</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">分類：童軍技能</w:t>
+        <w:t xml:space="preserve">分類：方位、地圖與估測</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> · </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">作者：陳志南</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="10" w:name="一尋找四季星空與方位"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">一、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>